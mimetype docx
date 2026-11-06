--- v0 (2026-08-07)
+++ v1 (2026-11-06)
@@ -1,151 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2EABBB5F" w14:textId="7F29B8CE" w:rsidR="000B3E3E" w:rsidRDefault="000B3E3E" w:rsidP="000B3E3E">
+    <w:p w:rsidR="000B3E3E" w:rsidP="000B3E3E" w:rsidRDefault="000B3E3E" w14:paraId="2EABBB5F" w14:textId="7F29B8CE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc172641709"/>
+      <w:bookmarkStart w:name="_Toc172641709" w:id="0"/>
       <w:r w:rsidRPr="001B31FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student Well-Being, Mental Health, and Accommodations</w:t>
       </w:r>
       <w:r w:rsidR="005B0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001B31FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Guide for Yale Instructors</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="768AD5D6" w14:textId="77777777" w:rsidR="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47"/>
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="768AD5D6" w14:textId="77777777"/>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:id w:val="1865319614"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:id w:val="1865319614"/>
-[...3 lines deleted...]
-        </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="51A35D56" w14:textId="79CF79E7" w:rsidR="001E20B4" w:rsidRPr="001E20B4" w:rsidRDefault="00AF231B" w:rsidP="001E20B4">
+        <w:p w:rsidRPr="001E20B4" w:rsidR="001E20B4" w:rsidP="001E20B4" w:rsidRDefault="00AF231B" w14:paraId="51A35D56" w14:textId="79CF79E7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="03409AC4" w14:textId="31163C78" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="03409AC4" w14:textId="31163C78">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641710" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641710">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Overview:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -159,68 +169,68 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="607E019B" w14:textId="5F452B2B" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="607E019B" w14:textId="5F452B2B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641711" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641711">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Important Links</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -234,68 +244,68 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D107E30" w14:textId="27015C56" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="5D107E30" w14:textId="27015C56">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641712" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641712">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Student Accessibility Services (SAS) and authorized accommodations:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -309,68 +319,68 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CC5D0FA" w14:textId="55F9E7E3" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="5CC5D0FA" w14:textId="55F9E7E3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641713" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641713">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dean’s Extensions (DEs):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -384,68 +394,68 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BEEE2FC" w14:textId="3DEE4E3F" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="2BEEE2FC" w14:textId="3DEE4E3F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641714" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641714">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Instructor Accommodations:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -459,68 +469,68 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0686A110" w14:textId="27536CFE" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="0686A110" w14:textId="27536CFE">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641715" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641715">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mental Health Support for Students and Instructors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -534,66 +544,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75DD892C" w14:textId="0348CB65" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="75DD892C" w14:textId="0348CB65">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641716" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641716">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Yale College Community Care (YC3):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -607,66 +617,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EE45D30" w14:textId="0712B858" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="4EE45D30" w14:textId="0712B858">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641717" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641717">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Yale Mental Health and Counseling (YMHC) :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -680,66 +690,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29D7CC30" w14:textId="1D05932A" w:rsidR="001E20B4" w:rsidRDefault="001E20B4">
+        <w:p w:rsidR="001E20B4" w:rsidRDefault="001E20B4" w14:paraId="29D7CC30" w14:textId="1D05932A">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc172641718" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc172641718">
             <w:r w:rsidRPr="00A42EFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Yale Well-Being (Faculty and Staff):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -753,1487 +763,1499 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6847EFE1" w14:textId="640B25C1" w:rsidR="00AF231B" w:rsidRDefault="00AF231B">
+        <w:p w:rsidR="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="6847EFE1" w14:textId="640B25C1">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="31A03EBE" w14:textId="77777777" w:rsidR="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47"/>
-    <w:p w14:paraId="6734C38C" w14:textId="2F35B622" w:rsidR="00985DFE" w:rsidRDefault="00A25A47" w:rsidP="00A25A47">
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="31A03EBE" w14:textId="77777777"/>
+    <w:p w:rsidR="00985DFE" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="6734C38C" w14:textId="2F35B622">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc172641710"/>
+      <w:bookmarkStart w:name="_Toc172641710" w:id="1"/>
       <w:r>
         <w:t>Overview:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1855D0BE" w14:textId="77777777" w:rsidR="00A25A47" w:rsidRPr="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47"/>
-    <w:p w14:paraId="77D1A6BA" w14:textId="22B58288" w:rsidR="00985DFE" w:rsidRPr="00965F88" w:rsidRDefault="00B81591" w:rsidP="00985DFE">
+    <w:p w:rsidRPr="00A25A47" w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="1855D0BE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00965F88" w:rsidR="00985DFE" w:rsidP="00985DFE" w:rsidRDefault="00B81591" w14:paraId="77D1A6BA" w14:textId="22B58288">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidR="00985DFE" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00985DFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> recent years there has been a </w:t>
       </w:r>
-      <w:r w:rsidR="00280672" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00280672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>significant</w:t>
       </w:r>
-      <w:r w:rsidR="00985DFE" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00985DFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> increase in the number of</w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> students requesting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B37B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>support in courses.</w:t>
       </w:r>
-      <w:r w:rsidR="004C49DE" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="004C49DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Accommodations” here means any significant relaxation of </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the “</w:t>
       </w:r>
-      <w:r w:rsidR="004C49DE" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="004C49DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">standard </w:t>
       </w:r>
-      <w:r w:rsidR="000006DB" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="000006DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>protocols</w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="000006DB" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="000006DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> governing a course</w:t>
       </w:r>
-      <w:r w:rsidR="00741731" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00741731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is</w:t>
       </w:r>
-      <w:r w:rsidR="000006DB" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="000006DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided to a specific student or group of students. </w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">At Yale, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000006DB" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="000006DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ccommodations are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000006DB" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="000006DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided </w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in various ways by different </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>groups</w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: by the office of Student Accessibility Services (SAS), by the residential college Deans through Dean’s Extensions (DEs), and by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>instructors themselves</w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Similarly, there are a wide range</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and resources</w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> available to students – and to </w:t>
       </w:r>
-      <w:r w:rsidR="009B6A23" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="009B6A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00933219" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nstructors – </w:t>
       </w:r>
-      <w:r w:rsidR="00933011" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">regarding these matters. </w:t>
       </w:r>
-      <w:r w:rsidR="00933011" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this document is to provide Yale </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00933011" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nstructors with useful information and suggestions for supporting students and </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidR="00933011" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00933011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> accommodations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5032F4" w14:textId="77777777" w:rsidR="001E4FB4" w:rsidRPr="00965F88" w:rsidRDefault="001E4FB4" w:rsidP="00985DFE">
-[...6 lines deleted...]
-    <w:p w14:paraId="1DDE11DE" w14:textId="24C00A00" w:rsidR="008E6887" w:rsidRPr="00965F88" w:rsidRDefault="001E4FB4" w:rsidP="00985DFE">
+    <w:p w:rsidRPr="00965F88" w:rsidR="001E4FB4" w:rsidP="00985DFE" w:rsidRDefault="001E4FB4" w14:paraId="6E5032F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="008E6887" w:rsidP="00985DFE" w:rsidRDefault="001E4FB4" w14:paraId="1DDE11DE" w14:textId="24C00A00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In what follows we list some key </w:t>
       </w:r>
       <w:r w:rsidR="0097677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="00C34993">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and recommendations </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00517C6D" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00517C6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yale </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nstructors should know relating to</w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> student </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0097677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, as well as sources of support</w:t>
       </w:r>
-      <w:r w:rsidR="0081732D" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="0081732D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00C34993">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="0081732D" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="0081732D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00C34993">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
-      <w:r w:rsidR="0081732D" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="0081732D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D3C69" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="002D3C69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>describe some</w:t>
       </w:r>
-      <w:r w:rsidR="00B12722" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00B12722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> approaches that have been tried by </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yale instructors</w:t>
       </w:r>
-      <w:r w:rsidR="00B12722" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00B12722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>related to flexibility and support</w:t>
       </w:r>
       <w:r w:rsidR="00AC0669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students</w:t>
       </w:r>
-      <w:r w:rsidR="00B12722" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00B12722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and th</w:t>
       </w:r>
-      <w:r w:rsidR="002D3C69" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="002D3C69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>results</w:t>
       </w:r>
-      <w:r w:rsidR="002D3C69" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="002D3C69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> they have experienced. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C20B31" w14:textId="77777777" w:rsidR="008E6887" w:rsidRPr="00965F88" w:rsidRDefault="008E6887" w:rsidP="00985DFE">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="008E6887" w:rsidP="00985DFE" w:rsidRDefault="008E6887" w14:paraId="62C20B31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440FC0" w:rsidP="00985DFE" w:rsidRDefault="008E6887" w14:paraId="199BD88C" w14:textId="6A47C962">
+      <w:pPr/>
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="0B935D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that this is a working document: if you have had an experience in and around the classroom that illuminates these issues, please </w:t>
       </w:r>
-      <w:r w:rsidR="009B6A23" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00A25A47" w:rsidRPr="006239B3">
+      <w:hyperlink r:id="R993a90c8d4b34858">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="6D0A837D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>askpoorvu@yale.edu</w:t>
+          <w:t>askpoorvu</w:t>
+        </w:r>
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="51B6D5F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>center</w:t>
+        </w:r>
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="6D0A837D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>@yale.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...7 lines deleted...]
-    <w:p w14:paraId="1ABA6503" w14:textId="36971BD7" w:rsidR="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47">
+      <w:r w:rsidR="17E34009">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25A47" w:rsidP="00985DFE" w:rsidRDefault="00A25A47" w14:paraId="01D6BAA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="1ABA6503" w14:textId="36971BD7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc172641711"/>
+      <w:bookmarkStart w:name="_Toc172641711" w:id="2"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Important Links</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="58045580" w14:textId="77777777" w:rsidR="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47"/>
-    <w:p w14:paraId="7105F569" w14:textId="2ACD5588" w:rsidR="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47">
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="58045580" w14:textId="77777777"/>
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="7105F569" w14:textId="2ACD5588">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Accessibility Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0F3DE4" w14:textId="0A5B6CA6" w:rsidR="00AF231B" w:rsidRDefault="00AF231B" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="4D0F3DE4" w14:textId="0A5B6CA6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential College Deans Directory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E46A0E6" w14:textId="0E64632B" w:rsidR="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47">
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="0E46A0E6" w14:textId="0E64632B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00AF231B">
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="Rdf71185f810c40b9">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="6D0A837D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Yale College Community Care</w:t>
         </w:r>
-        <w:r w:rsidR="00624750" w:rsidRPr="00AF231B">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="5AFBDFD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> (YC3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF231B" w:rsidRPr="00AF231B">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="6E42E157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12211A95" w14:textId="045BEAC4" w:rsidR="00A25A47" w:rsidRDefault="00AF231B" w:rsidP="00A25A47">
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00AF231B" w14:paraId="12211A95" w14:textId="045BEAC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId10">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Yale </w:t>
         </w:r>
-        <w:r w:rsidR="00A25A47" w:rsidRPr="00AF231B">
+        <w:r w:rsidRPr="00AF231B" w:rsidR="00A25A47">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Mental Health and Counseling</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> (YMHC)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>203-432-0290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to speak to an on-call clinician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D3BC22" w14:textId="56A70C5E" w:rsidR="00A25A47" w:rsidRDefault="00AF231B" w:rsidP="00A25A47">
+    <w:p w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00AF231B" w14:paraId="29D3BC22" w14:textId="56A70C5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Being Well at Yale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="317CC5BB" w14:textId="77777777" w:rsidR="00A25A47" w:rsidRPr="00965F88" w:rsidRDefault="00A25A47" w:rsidP="00985DFE">
-[...7 lines deleted...]
-    <w:p w14:paraId="5417E33D" w14:textId="1ADA9F9C" w:rsidR="009B07A4" w:rsidRDefault="009B6A23" w:rsidP="000B3E3E">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00A25A47" w:rsidP="00985DFE" w:rsidRDefault="00A25A47" w14:paraId="317CC5BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B0867" w:rsidR="00440FC0" w:rsidP="005B0867" w:rsidRDefault="00440FC0" w14:paraId="4DA8A6A8" w14:textId="77777777"/>
+    <w:p w:rsidR="009B07A4" w:rsidP="000B3E3E" w:rsidRDefault="009B6A23" w14:paraId="5417E33D" w14:textId="1ADA9F9C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc172641712"/>
+      <w:bookmarkStart w:name="_Toc172641712" w:id="3"/>
       <w:r w:rsidRPr="009B6A23">
         <w:t>Student Accessibility Services (SAS)</w:t>
       </w:r>
-      <w:r w:rsidR="009B07A4" w:rsidRPr="000B3E3E">
+      <w:r w:rsidRPr="000B3E3E" w:rsidR="009B07A4">
         <w:t xml:space="preserve"> and authorized </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009B07A4" w:rsidRPr="000B3E3E">
+      <w:r w:rsidRPr="000B3E3E" w:rsidR="009B07A4">
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009B07A4" w:rsidRPr="000B3E3E">
+      <w:r w:rsidRPr="000B3E3E" w:rsidR="009B07A4">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="304090AA" w14:textId="3368F6B0" w:rsidR="009B6A23" w:rsidRPr="00965F88" w:rsidRDefault="009B6A23" w:rsidP="00965F88">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+    <w:p w:rsidRPr="00965F88" w:rsidR="009B6A23" w:rsidP="00965F88" w:rsidRDefault="009B6A23" w14:paraId="304090AA" w14:textId="3368F6B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Student Accessibility Services (SAS) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">authorizes student </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on diagnosable physical and cognitive conditions. Instructors are required to honor such accommodations, and SAS will work</w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> instructors to best support students’ needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2663BAA8" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="135A143A" w14:textId="00AEED5E" w:rsidR="008776B0" w:rsidRPr="00965F88" w:rsidRDefault="008776B0" w:rsidP="008776B0">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="2663BAA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="008776B0" w:rsidP="008776B0" w:rsidRDefault="008776B0" w14:paraId="135A143A" w14:textId="00AEED5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">SAS </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>interviews</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> each student prior to providing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. This process often can</w:t>
       </w:r>
-      <w:r w:rsidR="00050181" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00050181">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> be completed within hours, so students need to have some lead time to get </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>an accommodation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003D5C0E" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="003D5C0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAS can arrange for testing, as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6760D1E3" w14:textId="718FDFF9" w:rsidR="008776B0" w:rsidRDefault="008776B0" w:rsidP="008776B0">
+    <w:p w:rsidR="008776B0" w:rsidP="008776B0" w:rsidRDefault="008776B0" w14:paraId="6760D1E3" w14:textId="718FDFF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>SAS provides students with a letter of accommodation, which the student</w:t>
       </w:r>
-      <w:r w:rsidR="00D7256D" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D7256D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s should </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>forward to their instructors early in the semester</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2E6D" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00BE2E6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, or as soon as the accommodation is granted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCFA873" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="1BCFA873" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If a recommended accommodation isn’t applicable to a specific course or course exercise, SAS can consult with instructors and students to devise a solution that provides accessibility and serves the pedagogical goals of the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622E0DAE" w14:textId="51997CA0" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="622E0DAE" w14:textId="51997CA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Example: Attendance flexibility in a class that meets daily or has hands-on/group implications for the intended learning outcome.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C6B48A" w14:textId="0638C7C2" w:rsidR="008776B0" w:rsidRPr="00965F88" w:rsidRDefault="008776B0" w:rsidP="008776B0">
+    <w:p w:rsidRPr="00965F88" w:rsidR="008776B0" w:rsidP="008776B0" w:rsidRDefault="008776B0" w14:paraId="01C6B48A" w14:textId="0638C7C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">SAS can help schedule/organize </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. time-and-a-half on tests). Students should schedule tests with SAS at least </w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1 week</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in advance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1131148C" w14:textId="3BD9FBB5" w:rsidR="008776B0" w:rsidRPr="00965F88" w:rsidRDefault="008776B0" w:rsidP="008776B0">
+    <w:p w:rsidRPr="00965F88" w:rsidR="008776B0" w:rsidP="008776B0" w:rsidRDefault="008776B0" w14:paraId="1131148C" w14:textId="3BD9FBB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>For grad</w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uate</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and professional students, SAS can play the role of the Residential College Dean</w:t>
       </w:r>
       <w:r w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RCD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in some cases, although some schools and programs have other approaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC8C9BE" w14:textId="63769BE6" w:rsidR="00D21811" w:rsidRPr="00965F88" w:rsidRDefault="00CD14B0" w:rsidP="000B3E3E">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00D21811" w:rsidP="000B3E3E" w:rsidRDefault="00CD14B0" w14:paraId="4AC8C9BE" w14:textId="63769BE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that require specific coordination will be communicated to the </w:t>
       </w:r>
-      <w:r w:rsidR="00744AD1" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00744AD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">instructor </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with an opportunity for discussion about implementation, if needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F23DE80" w14:textId="77777777" w:rsidR="0071475B" w:rsidRPr="00965F88" w:rsidRDefault="0071475B" w:rsidP="0071475B">
+    <w:p w:rsidRPr="00965F88" w:rsidR="0071475B" w:rsidP="0071475B" w:rsidRDefault="0071475B" w14:paraId="5F23DE80" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="063384EC" w14:textId="77777777" w:rsidR="0071475B" w:rsidRDefault="0071475B" w:rsidP="0071475B">
+    <w:p w:rsidR="0071475B" w:rsidP="0071475B" w:rsidRDefault="0071475B" w14:paraId="063384EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc172641713"/>
+      <w:bookmarkStart w:name="_Toc172641713" w:id="4"/>
       <w:r w:rsidRPr="00926BFD">
         <w:t>Dean</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00926BFD">
         <w:t>s Extensions (DEs):</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="15025DE4" w14:textId="763FC22D" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="15025DE4" w14:textId="763FC22D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A key feature of undergraduate student life at Yale </w:t>
       </w:r>
       <w:r w:rsidR="00BE49BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is the system of</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Residential Colleges (RCs).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Every undergraduate is affiliated with one of the fourteen RCs their whole time at Yale. The RC with which a student is associated can be found through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Yale Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Each College has a Residential College Dean (RCD) who serves as the primary academic advisor to the students in that RC. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The RCDs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> know each student individually, are cognizant of the students’ full academic record, and often have a full view of the students’ overall situation. RCDs are a crucial resource for instructors – they </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>welcome information and conversation about their students’ academic progress and status. While RCDs are sometimes bound by confidentiality, they can often provide useful guidance on situations that arise with specific students, and information provided by instructors is crucial for the RCD</w:t>
       </w:r>
       <w:r w:rsidR="00DB6F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s understanding of their students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D8AC07" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="114C44DD" w14:textId="0FD8B889" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="16D8AC07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="114C44DD" w14:textId="0FD8B889">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>One feature of the Yale system is the availability of Dean’s Extensions (DEs) – these are accommodations for specific assignments that can be provided by the RCD.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Instructors are expected to honor DEs when they are given. But there are constraints and limitations on DEs that instructors should be aware of.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FA8E3B" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="682F2CE5" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="35FA8E3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="682F2CE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DEs can only be authorized in specific and limited circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DA479F" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="74DA479F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Incapacitating physical or mental health condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FA9752" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="74FA9752" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Death of a family member or comparable emergency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8C08AB" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="4C8C08AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Observance of religious high holy days </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333566E8" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="333566E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation in intercollegiate varsity athletic competitions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B9A381" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="22B9A381" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In general, RCDs </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cannot</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> issue extensions for the following reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C261CE" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="46C261CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Other extracurricular obligations (e.g., performances or club sports)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2F02CA" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="2A2F02CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>job or grad school interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688AC8E3" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="688AC8E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>academic or other conferences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F498D93" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="2F498D93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a crowded midterm schedule or heavy academic (or other) commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C90377" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="33C90377" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>family or social events such as weddings and reunions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4196B583" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="4196B583" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>technology issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBE2ECB" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="4DBE2ECB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>end-of-term travel plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CF6B70" w14:textId="47FC423D" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="13CF6B70" w14:textId="47FC423D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>When they are physically capable of doing so, students must request DEs before an assignment deadline has passed. In most cases, DEs require a conversation with the dean. DEs may be issued after the deadline has passed, so long as the student requested the extension on time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1415F12C" w14:textId="65DE14C3" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="1415F12C" w14:textId="65DE14C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>During the semester, instructors may authorize extensions or other kinds of accommodations at their discretion – a DE or SAS accommodation is not required.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>However, only an RCD can authorize postponement of a final exam, or submission of work beyond the end of the semester.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D1ED24" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="28D1ED24" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">DEs must be honored in some </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>way—</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
@@ -2249,248 +2271,248 @@
         </w:rPr>
         <w:t>often</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> this means accepting late work or offering make-up assignments, but instructors may choose to waive an assignment and/or reweigh other portions of a student’s grade or offer an alternate form of assessment. If such alternatives </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> generally used, it is helpful to develop policies in advance and put them on the syllabus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188354D9" w14:textId="215AD811" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="188354D9" w14:textId="215AD811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>While it is generally the instructor’s discretion whether to excuse absences, some accommodations (DEs or SAS) may involve attendance flexibility (e.g. for religious observances or intercollegiate varsity athletic events) which instructors are expected to approve or honor in some fashion. This may involve recordings or additional options for office hours.</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> If such flexibility conflicts with </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the instructor’s learning objectives in a class, the instructor should work with the Dean or with SAS to find an appropriate solution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1923F754" w14:textId="351FBAF3" w:rsidR="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="1923F754" w14:textId="351FBAF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Instructors</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot postpone final exams or papers and projects beyond the end of the semester: only the RCD can authorize an absence from exam (ABX) or </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>temporary incomplete (TI). ABXs and T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s are only authorized for a narrow set of specific reasons. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D335D1" w14:textId="77112746" w:rsidR="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="47D335D1" w14:textId="77112746">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ABXs typically result in the student taking the exam at the start of the following semester, although there may be other arrangements for graduating seniors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10200B5B" w14:textId="1D53CDA7" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="10200B5B" w14:textId="1D53CDA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">TIs generally include a due date for the course exercise(s) that extends beyond the end of the semester. In both cases, the TI or ABX will be entered into the faculty grade submission </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>form, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> replaced by a grade once the student has completed the work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1714B2E7" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="40BEED23" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="1714B2E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="40BEED23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc172641714"/>
+      <w:bookmarkStart w:name="_Toc172641714" w:id="5"/>
       <w:r>
         <w:t>Instructor Accommodations</w:t>
       </w:r>
       <w:r w:rsidRPr="00926BFD">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="779C32D3" w14:textId="71B3A670" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="779C32D3" w14:textId="71B3A670">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nstructors have great leeway to provide accommodations to students during the semester, at their discretion. Instructor accommodations are not restricted in the manner of SAS accommodations and DEs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">his can lead to awkward situations, in which an instructor asks the student to obtain </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a DE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or SAS accommodation, while the RCD or SAS advise the student that they should consult the instructor, given the nature of the situation. Students can perceive this as a bureaucratic run-around, which creates added tension at times when the student is already under pressure. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E56C40F" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="5BF4DF27" w14:textId="3BDE90D3" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="3E56C40F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="5BF4DF27" w14:textId="3BDE90D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting student requests for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> can present </w:t>
       </w:r>
@@ -2602,107 +2624,107 @@
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00043BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> learning experiences equitable for all.</w:t>
       </w:r>
       <w:r w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Below we describe s</w:t>
       </w:r>
-      <w:r w:rsidR="003D5F14" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="003D5F14" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>teaching practices</w:t>
       </w:r>
       <w:r w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D5F14" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that other instructors have found helpful</w:t>
       </w:r>
       <w:r w:rsidR="003D5F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>These are recommendations only – individual instructors should consider these in the context of their specific subject matter, courses, and educational philosophy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C21B8FA" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="14C2388C" w14:textId="54745CA4" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="5C21B8FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="14C2388C" w14:textId="54745CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Built</w:t>
       </w:r>
       <w:r w:rsidR="00D3543D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2893,169 +2915,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">before the end of the semester, and then appeal for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>further</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> accommodations. Instructors will need to evaluate such options considering the specific learning goals of their courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0011A5" w14:textId="53C4F2FA" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="7A0011A5" w14:textId="53C4F2FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opportunities for low-stakes conversations. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Surprisingly few students take advantage of “office hours” – some first-year students do not even know what this term refers to. More encouragement to converse outside the classroom than instructors expect may be necessary to get students to engage. It can be useful to </w:t>
       </w:r>
       <w:r w:rsidR="000067FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (and in smaller courses perhaps even require) a variety of different options for informal conversations with students. Options beyond standard office hours include conversations before or after class, or in student spaces like dining halls. Even a single brief one-on-one conversation with an instructor or TF may make students more likely to engage strongly with the course material, and more deeply with the instructors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB1EF62" w14:textId="3E54B298" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="6FB1EF62" w14:textId="3E54B298">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Working with distressed students. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students sometimes come to instructors with difficulties that extend beyond their coursework; sometimes instructors become aware that a student is struggling with a course, or with life more generally. It is often hard for instructors to know what to do in such situations: we are not trained counselors or mental health experts. The following are some best practices for instructors in dealing with distressed students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183979F7" w14:textId="4D1ECDFC" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="183979F7" w14:textId="4D1ECDFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Responding to distress. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If a student appears to be in distress, it is helpful to recognize that (e.g. “you seem to be having real difficulty…”) and if they </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>open up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, to acknowledge the implicit trust (e.g. “thank you for bringing this situation to my attention”). If the situation of the conversation doesn’t allow for sufficiently deep discussion (e.g. a conversation after class with other students around) it can be helpful to recognize the importance of the situation by asking whether the student can continue the conversation in office hours, or by setting up another meeting time soon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7008B9D7" w14:textId="40F009A4" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="7008B9D7" w14:textId="40F009A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Referring to other sources of support. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It is often useful to inquire whether they are addressing their issues with others – are they in contact with their RCD or other faculty members, with any sort of therapy, do they have a tutor, have they worked with SAS</w:t>
@@ -3063,146 +3085,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or YC3</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. An explicit recommendation from an instructor that a student access other sources of support can be critical, but it is also important that the instructor not appear to brush off the concern themselves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CE6764" w14:textId="53AEA66E" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="19CE6764" w14:textId="53AEA66E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initiating and following-up conversations. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A quick email expressing concern and encouraging the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to come talk if they wish to do so, or to follow up an in-person conversation, can be a valuable step.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E612B97" w14:textId="6E33993C" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="1E612B97" w14:textId="6E33993C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Respecting the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>“zone of helpfulness”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This concept refers to the ideal range of engagement with students. Rejecting all interaction other than on specific details of the course is perhaps too restrictive and unfeeling – on the other hand, it can be overwhelming and perhaps even dangerous to become deeply involved in the inner life of a distressed student. One key guideline is that “secret keeping” is strongly discouraged – an instructor should try to avoid situations in which they are the only person who knows about some important aspect of a student’s life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D2058B" w14:textId="31D1230D" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="10D2058B" w14:textId="31D1230D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Helping students to access other resources. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3215,51 +3237,51 @@
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as they go </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on-line</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make the initial contact (e.g. with the Y3C program or Mental Health &amp; Counselling, details of which are described below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D2C31C" w14:textId="55AD17B4" w:rsidR="0071475B" w:rsidRDefault="00965F88" w:rsidP="005B0867">
+    <w:p w:rsidR="0071475B" w:rsidP="005B0867" w:rsidRDefault="00965F88" w14:paraId="24D2C31C" w14:textId="55AD17B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting boundaries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Instructors should consider their own boundaries, and explicitly communicate them to students, for example on the syllabus.</w:t>
       </w:r>
       <w:r>
@@ -3281,1280 +3303,1286 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> unclear on what is acceptable – knowing the instructor’s boundaries can encourage them to interact within those boundaries, as well as avoid intruding in inappropriate ways. It can be useful to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>couple</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> suggestions about when and how to contact the instructor with guidelines on when not to do so. For example, instructors who welcome email inquiries about the material might say that on the syllabus and in class, but also explicitly pair it with such guidelines as “please do not expect a response to questions sent in after 4pm the afternoon before a test” or “…on weekends” or “…in less than 24 hours”, or other appropriate limits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C57EA2" w14:textId="77777777" w:rsidR="00A25A47" w:rsidRPr="00A25A47" w:rsidRDefault="00A25A47" w:rsidP="00A25A47">
+    <w:p w:rsidRPr="00A25A47" w:rsidR="00A25A47" w:rsidP="00A25A47" w:rsidRDefault="00A25A47" w14:paraId="74C57EA2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF2EC14" w14:textId="1E8FA7D8" w:rsidR="002E68BD" w:rsidRPr="00965F88" w:rsidRDefault="002E68BD" w:rsidP="002E68BD">
+    <w:p w:rsidRPr="00965F88" w:rsidR="002E68BD" w:rsidP="002E68BD" w:rsidRDefault="002E68BD" w14:paraId="6EF2EC14" w14:textId="1E8FA7D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc172641715"/>
+      <w:bookmarkStart w:name="_Toc172641715" w:id="6"/>
       <w:r w:rsidRPr="00965F88">
         <w:t>Mental Health Support</w:t>
       </w:r>
-      <w:r w:rsidR="00965F88" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00965F88">
         <w:t xml:space="preserve"> for Students and Instructors</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="5E191617" w14:textId="21099603" w:rsidR="002E68BD" w:rsidRPr="002E68BD" w:rsidRDefault="00965F88" w:rsidP="005B0867">
+    <w:p w:rsidRPr="002E68BD" w:rsidR="002E68BD" w:rsidP="005B0867" w:rsidRDefault="00965F88" w14:paraId="5E191617" w14:textId="21099603">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to formal accommodations, there has also been a surge of students needing support regarding mental health and/or psychological disabilities. Here are some important resources at Yale to help students and instructors receive mental health support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DF0FAE" w14:textId="3A98F72A" w:rsidR="0067104C" w:rsidRPr="00965F88" w:rsidRDefault="0067104C" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="0067104C" w:rsidP="00965F88" w:rsidRDefault="0067104C" w14:paraId="61DF0FAE" w14:textId="3A98F72A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc172641716"/>
+      <w:bookmarkStart w:name="_Toc172641716" w:id="7"/>
       <w:r w:rsidRPr="00965F88">
         <w:t>Yale College Community Care (</w:t>
       </w:r>
-      <w:r w:rsidR="00965F88" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00965F88">
         <w:t>YC3</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A25A47">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="339F9EFF" w14:textId="09E040C8" w:rsidR="00D21811" w:rsidRDefault="009B6A23" w:rsidP="00965F88">
+    <w:p w:rsidR="00D21811" w:rsidP="00965F88" w:rsidRDefault="009B6A23" w14:paraId="339F9EFF" w14:textId="09E040C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>Yale College Community Care (</w:t>
         </w:r>
-        <w:r w:rsidR="00965F88" w:rsidRPr="00965F88">
+        <w:r w:rsidRPr="00965F88" w:rsidR="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>YC</w:t>
         </w:r>
-        <w:r w:rsidR="00965F88" w:rsidRPr="00965F88">
+        <w:r w:rsidRPr="00965F88" w:rsidR="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D21811" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D21811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a short-term drop in mental health and well-being program</w:t>
       </w:r>
       <w:r w:rsidR="00B1240F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B1240F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00D21811" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D21811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>ypically</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D21811" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D21811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> students can be seen within 48 hours </w:t>
       </w:r>
       <w:r w:rsidR="00B1240F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="00D21811" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D21811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> a member of the team.</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00965F88" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>YC</w:t>
       </w:r>
-      <w:r w:rsidR="00965F88" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D21811" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D21811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not a crisis service, and all mental health crisis or safety issues would still go to YMHC at 203-432-0290</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13716517" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="13716517" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA365D8" w14:textId="77777777" w:rsidR="00D21811" w:rsidRPr="00965F88" w:rsidRDefault="00D21811" w:rsidP="00D21811">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00D21811" w:rsidP="00D21811" w:rsidRDefault="00D21811" w14:paraId="0DA365D8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>There are 2 sides of the program:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5086D4B4" w14:textId="69DC9B01" w:rsidR="00D21811" w:rsidRPr="00965F88" w:rsidRDefault="00D21811" w:rsidP="00D21811">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00D21811" w:rsidP="00D21811" w:rsidRDefault="00D21811" w14:paraId="5086D4B4" w14:textId="69DC9B01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>College Care Clinicians</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>are licensed clinical social workers and psychologists who are available to meet with students and provide short term therapy. The YC</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003A3967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>clinicians are part of the Mental Health and Counseling staff, and meetings with them are confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9AD0EF" w14:textId="77777777" w:rsidR="00D21811" w:rsidRPr="00965F88" w:rsidRDefault="00D21811" w:rsidP="00D21811">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00D21811" w:rsidP="00D21811" w:rsidRDefault="00D21811" w14:paraId="5F9AD0EF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Community Wellness Specialists</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>are available to meet in the residential colleges with students who want to work on practical strategies for overall well-being. They are part of Yale College’s Student Affairs Office and work together with heads, deans, first-year counselors, and peer liaisons as members of the residential college’s support team. The tools and approaches they offer can be used alongside therapy or on their own. The YC</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> specialists can also connect students to other resources throughout the university.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514E4EF8" w14:textId="20A3ABFF" w:rsidR="00D21811" w:rsidRPr="00965F88" w:rsidRDefault="00D21811" w:rsidP="00D21811">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00D21811" w:rsidP="00D21811" w:rsidRDefault="00D21811" w14:paraId="514E4EF8" w14:textId="20A3ABFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Students can sign up directly through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="0062236A" w:rsidRPr="00965F88">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00965F88" w:rsidR="0062236A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>YC3’s website.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7683160C" w14:textId="2F9AB7D2" w:rsidR="00D21811" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="000B3E3E">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00D21811" w:rsidP="000B3E3E" w:rsidRDefault="00965F88" w14:paraId="7683160C" w14:textId="2F9AB7D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>YC</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D21811" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00D21811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>team members can assist students who are thinking about pursuing more formal, ongoing therapy through Yale Mental Health and Counseling and other resources on campus such as SAS, Poorvu, Cultural Centers, OEO etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00170D5E" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00170D5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Meetings with </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>YC</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00170D5E" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00170D5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> team members can sometimes serve as the intake meeting for YMHC </w:t>
       </w:r>
-      <w:r w:rsidR="00A27292" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00A27292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">therapy, thus </w:t>
       </w:r>
-      <w:r w:rsidR="003E22AE" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="003E22AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">moving along a process that sometimes has daunting </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">waiting </w:t>
       </w:r>
-      <w:r w:rsidR="003E22AE" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="003E22AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455D6BF5" w14:textId="516ABBC7" w:rsidR="0067104C" w:rsidRPr="0067104C" w:rsidRDefault="0067104C" w:rsidP="0067104C">
+    <w:p w:rsidRPr="0067104C" w:rsidR="0067104C" w:rsidP="0067104C" w:rsidRDefault="0067104C" w14:paraId="455D6BF5" w14:textId="516ABBC7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc172641717"/>
+      <w:bookmarkStart w:name="_Toc172641717" w:id="8"/>
       <w:r w:rsidRPr="00965F88">
         <w:t>Yale Mental Health and Counseling</w:t>
       </w:r>
       <w:r w:rsidR="00A25A47">
         <w:t xml:space="preserve"> (YMHC</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A25A47">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A25A47">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="49D826F2" w14:textId="24DFF814" w:rsidR="0067104C" w:rsidRPr="00965F88" w:rsidRDefault="0067104C" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="0067104C" w:rsidP="00965F88" w:rsidRDefault="0067104C" w14:paraId="49D826F2" w14:textId="24DFF814">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00965F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>Yale Mental Health &amp; Counseling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A25A47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (YMHC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides free, confidential mental health treatment to members of the Yale community. Services include individual therapy, group therapy, and medication management.</w:t>
       </w:r>
-      <w:r w:rsidR="009B6A23" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="009B6A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Students can call to schedule an intake at 203-432-0290.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB203B8" w14:textId="77777777" w:rsidR="00965F88" w:rsidRPr="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="2EB203B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="31D91CD8" w14:textId="5D8AC123" w:rsidR="0067104C" w:rsidRPr="00965F88" w:rsidRDefault="0067104C" w:rsidP="0067104C">
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00965F88" w:rsidR="0067104C" w:rsidP="0067104C" w:rsidRDefault="0067104C" w14:paraId="31D91CD8" w14:textId="5D8AC123">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>In urgent situations, any student can ask to speak to the on-call clinician, 24 hours a day, 365 days a year. To reach the on-call clinician call 203-432-0290.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795FF4FB" w14:textId="51253013" w:rsidR="00C40FF1" w:rsidRPr="00965F88" w:rsidRDefault="0067104C" w:rsidP="00C40FF1">
+    <w:p w:rsidRPr="00965F88" w:rsidR="00C40FF1" w:rsidP="00C40FF1" w:rsidRDefault="0067104C" w14:paraId="795FF4FB" w14:textId="51253013">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965F88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Embedded clinicians, in both the graduate and professional school and in collaboration with Yale College through YC3, are also available for drop-in appointments</w:t>
       </w:r>
-      <w:r w:rsidR="00C40FF1" w:rsidRPr="00965F88">
+      <w:r w:rsidRPr="00965F88" w:rsidR="00C40FF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C8754C" w14:textId="77777777" w:rsidR="00965F88" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidR="00965F88" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="71C8754C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74174413" w14:textId="02A748DE" w:rsidR="009B6A23" w:rsidRDefault="00965F88" w:rsidP="00965F88">
+    <w:p w:rsidR="009B6A23" w:rsidP="00965F88" w:rsidRDefault="00965F88" w14:paraId="74174413" w14:textId="02A748DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc172641718"/>
+      <w:bookmarkStart w:name="_Toc172641718" w:id="9"/>
       <w:r>
         <w:t>Yale Well-Being (Faculty and Staff)</w:t>
       </w:r>
       <w:r w:rsidR="00A25A47">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3B9B7E7F" w14:textId="11B8C37A" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="3B9B7E7F" w14:textId="11B8C37A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yale’s Well-Being benefits offer short-term support to </w:t>
       </w:r>
       <w:r w:rsidR="00A70292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>help faculty and staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> through a challenging life event or everyday concern. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57508FB3" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
-[...6 lines deleted...]
-    <w:p w14:paraId="48A59D65" w14:textId="77FB6E0B" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="00701D71" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="57508FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="00701D71" w14:paraId="48A59D65" w14:textId="77FB6E0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="009B6A23" w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="00AF231B" w:rsidR="009B6A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ligible staff, faculty, post-doctoral associates and fellows, and Local 33 PhD graduate students and their household members have access to Emotional Wellbeing Solutions (Employee Assistance Program) provided through Optum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="009B6A23" w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="00AF231B" w:rsidR="009B6A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>nrollment in the university medical/dental/vision plan is not required to participate.</w:t>
       </w:r>
-      <w:r w:rsidR="009B6A23" w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="00AF231B" w:rsidR="009B6A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1493FD97" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="1493FD97" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7451CA" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="0C7451CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The benefit provides:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6572743E" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="6572743E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC4BC35" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="3FC4BC35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Up to six free, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> counseling sessions per issue—24 hours a day, 7 days a week.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F95CC4D" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="0F95CC4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Virtual or in-person session with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00AF231B">
+      <w:hyperlink r:id="Rad8a85ba39a8424d">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>our dedicated counselors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Dr. Amy </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sceery</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Rebecca Colasanto. Appointments can be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00AF231B">
+      <w:hyperlink r:id="R2278a7fad4f44186">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>scheduled</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> through the portal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D30A873" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="1EF9B8FB" w:rsidRDefault="009B6A23" w14:paraId="3D30A873" w14:textId="0950B175">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00AF231B">
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Call 866-416-6586 or Optum’s website:</w:t>
+      </w:r>
+      <w:hyperlink r:id="R5cde20d4d8894cd9">
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="1EF9B8FB" w:rsidR="3FFF065B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Emotional Wellbeing Solutions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more. Browse resources as a guest using access code </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>YaleSB</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2BAEDF63" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (no registration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EF9B8FB" w:rsidR="722B8FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="2BAEDF63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Capture your mood or manage stressful situations using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Self Care App</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A00795D" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="4A00795D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Talkspace</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> helps you engage with a licensed therapist, 24/7, via text, voice, or virtual video message. Call 866-416-6586 to obtain a one-time authorization code prior to registering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0333725B" w14:textId="734C1CF9" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="0333725B" w14:textId="734C1CF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching+ is a structured program that utilizes the principles of Cognitive Behavioral Therapy presented in a series of progressive weekly modules. This structured, coach-led program is designed to meet the needs of members 18 and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>older who need help managing symptoms of depression, social anxiety, or general anxiety, and want to learn coping skills. Learn more at ableto.com/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>exploremore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273EDF40" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="00AF231B" w:rsidP="00AF231B">
-[...6 lines deleted...]
-    <w:p w14:paraId="13DDFDD0" w14:textId="0F3CB6D6" w:rsidR="009B6A23" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="273EDF40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="13DDFDD0" w14:textId="0F3CB6D6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:t>Being Well at Yale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E295FA3" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRPr="00AF231B" w:rsidRDefault="00AF231B" w:rsidP="00AF231B">
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="5E295FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="465ECF88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Being Well at Yale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the university’s well-being program for faculty and staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4C6C5F" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="3E4C6C5F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The holistic program provides resources and education on topics such as mindfulness, positive psychology, stress reduction, Mental Health First Aid, nutrition, movement, health coaching, and tobacco cessation support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E65BCB" w14:textId="0F731C37" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="14E65BCB" w14:textId="0F731C37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Being Well at Yale </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides a list of featured programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645C4812" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="645C4812" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Department wellness scholarships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available to support grassroot events to create a culture of well-being on campus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F84C14" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="00AF231B" w:rsidP="00AF231B">
-[...6 lines deleted...]
-    <w:p w14:paraId="4345C5C3" w14:textId="4A60F087" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="03F84C14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="4345C5C3" w14:textId="4A60F087">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:t>Yale Work + Life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEBEBFD" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRDefault="00AF231B" w:rsidP="00AF231B">
-[...6 lines deleted...]
-    <w:p w14:paraId="66C0A0E8" w14:textId="0EB1969E" w:rsidR="009B6A23" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="4DEBEBFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="66C0A0E8" w14:textId="0EB1969E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The university is deeply committed to developing responsive work environments that support obligations to home and community and changes that accompany various life stages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1022DF" w14:textId="77777777" w:rsidR="00AF231B" w:rsidRPr="00AF231B" w:rsidRDefault="00AF231B" w:rsidP="00AF231B">
-[...6 lines deleted...]
-    <w:p w14:paraId="06E9C0AC" w14:textId="77777777" w:rsidR="009B6A23" w:rsidRPr="00AF231B" w:rsidRDefault="009B6A23" w:rsidP="00AF231B">
+    <w:p w:rsidRPr="00AF231B" w:rsidR="00AF231B" w:rsidP="00AF231B" w:rsidRDefault="00AF231B" w14:paraId="7A1022DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF231B" w:rsidR="009B6A23" w:rsidP="00AF231B" w:rsidRDefault="009B6A23" w14:paraId="06E9C0AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="00AF231B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Your Work + Life benefits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF231B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> help you balance the multiple responsibilities associated with work, academic, and personal life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199DCAC0" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRDefault="002E68BD">
+    <w:p w:rsidR="002E68BD" w:rsidRDefault="002E68BD" w14:paraId="199DCAC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E68BD">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4586,1837 +4614,1837 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="101B06DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03D21336"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="161A0C83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="757EC8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="172643A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3808EFC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D906012"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="977E53D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23C60CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AD0D08C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AAA6E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F8402D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C87B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21564A10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A550F53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4D85B0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45AD47FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14568408"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="474728E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2628A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5707650C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FFAE84C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02478B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8A8A14C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75812D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB781280"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7647606E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D280A6C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="774C01A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="170A495A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="252518589">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1134635501">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="180362244">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1869291064">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1528134014">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="70734466">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="18288049">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="749884529">
@@ -6427,51 +6455,52 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1508978266">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1240989901">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="411313291">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="945114338">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="163859292">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="720595690">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807C96"/>
     <w:rsid w:val="000006DB"/>
     <w:rsid w:val="000067FF"/>
     <w:rsid w:val="000240FF"/>
     <w:rsid w:val="0003049B"/>
     <w:rsid w:val="00043BE3"/>
     <w:rsid w:val="00045329"/>
     <w:rsid w:val="00050181"/>
     <w:rsid w:val="000B3E3E"/>
     <w:rsid w:val="000B5197"/>
     <w:rsid w:val="000E330B"/>
     <w:rsid w:val="000F3894"/>
     <w:rsid w:val="00121863"/>
     <w:rsid w:val="00121FAD"/>
@@ -6554,197 +6583,210 @@
     <w:rsid w:val="0097677E"/>
     <w:rsid w:val="00985DFE"/>
     <w:rsid w:val="00990268"/>
     <w:rsid w:val="0099626F"/>
     <w:rsid w:val="009966D7"/>
     <w:rsid w:val="009A4E67"/>
     <w:rsid w:val="009B07A4"/>
     <w:rsid w:val="009B6A23"/>
     <w:rsid w:val="009F2659"/>
     <w:rsid w:val="00A25A47"/>
     <w:rsid w:val="00A27292"/>
     <w:rsid w:val="00A27AC4"/>
     <w:rsid w:val="00A61140"/>
     <w:rsid w:val="00A62922"/>
     <w:rsid w:val="00A673EE"/>
     <w:rsid w:val="00A70292"/>
     <w:rsid w:val="00A7499F"/>
     <w:rsid w:val="00AC0669"/>
     <w:rsid w:val="00AE4953"/>
     <w:rsid w:val="00AF231B"/>
     <w:rsid w:val="00B1240F"/>
     <w:rsid w:val="00B12722"/>
     <w:rsid w:val="00B24411"/>
     <w:rsid w:val="00B43896"/>
     <w:rsid w:val="00B81591"/>
-    <w:rsid w:val="00B95893"/>
     <w:rsid w:val="00BB4A3F"/>
     <w:rsid w:val="00BE2E6D"/>
     <w:rsid w:val="00BE49BD"/>
     <w:rsid w:val="00C04662"/>
     <w:rsid w:val="00C10FC6"/>
     <w:rsid w:val="00C121E0"/>
     <w:rsid w:val="00C34993"/>
     <w:rsid w:val="00C40FF1"/>
     <w:rsid w:val="00C62B64"/>
     <w:rsid w:val="00C80CA2"/>
     <w:rsid w:val="00C83899"/>
     <w:rsid w:val="00C92404"/>
     <w:rsid w:val="00C936E6"/>
     <w:rsid w:val="00CA2B88"/>
     <w:rsid w:val="00CD14B0"/>
     <w:rsid w:val="00D14591"/>
     <w:rsid w:val="00D17408"/>
     <w:rsid w:val="00D21811"/>
     <w:rsid w:val="00D3543D"/>
     <w:rsid w:val="00D3650E"/>
     <w:rsid w:val="00D56AC8"/>
     <w:rsid w:val="00D71893"/>
     <w:rsid w:val="00D7256D"/>
     <w:rsid w:val="00DB21BE"/>
     <w:rsid w:val="00DB339B"/>
     <w:rsid w:val="00DB4726"/>
     <w:rsid w:val="00DB6F13"/>
-    <w:rsid w:val="00DE4597"/>
     <w:rsid w:val="00E67F0D"/>
     <w:rsid w:val="00EA76E9"/>
     <w:rsid w:val="00EF16DF"/>
     <w:rsid w:val="00F82648"/>
     <w:rsid w:val="00F8572F"/>
     <w:rsid w:val="00FE479A"/>
+    <w:rsid w:val="02053FE2"/>
+    <w:rsid w:val="0AE3603D"/>
+    <w:rsid w:val="0B935D82"/>
+    <w:rsid w:val="17E34009"/>
+    <w:rsid w:val="1EF9B8FB"/>
+    <w:rsid w:val="3A1936CE"/>
+    <w:rsid w:val="3FFF065B"/>
+    <w:rsid w:val="498FC47A"/>
+    <w:rsid w:val="51B6D5F0"/>
+    <w:rsid w:val="5AFBDFD2"/>
+    <w:rsid w:val="64A4AA7D"/>
+    <w:rsid w:val="6D0A837D"/>
+    <w:rsid w:val="6D6687B5"/>
+    <w:rsid w:val="6E42E157"/>
+    <w:rsid w:val="722B8FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="09AF77AD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3FBAAB3A-24C4-8A42-B3AB-DE5411FA59C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6900,52 +6942,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7012,97 +7054,97 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -7215,340 +7257,340 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00807C96"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -7565,116 +7607,116 @@
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67F0D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67F0D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E67F0D"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67F0D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E67F0D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD14B0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D21811"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00822BBD"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B3E3E"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
@@ -7920,56 +7962,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2017413484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/get-know-yale-college/directory/residential-college-deans-directory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/residential-colleges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalehealth.yale.edu/department/mental-health-counseling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://your.yale.edu/work-yale/benefits/your-work-life" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam12.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.liveandworkwell.com%2Fen%2Fmember%2Flibrary%2Fself-care.html&amp;data=05%7C02%7Clisa.kimmel%40yale.edu%7C311019e3e85e4bf2d88c08dc8adb2ca0%7Cdd8cbebb21394df8b4114e3e87abeb5c%7C0%7C0%7C638537921148046432%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=aSKaGRqw3qOw35nqfEDp8b6VXeeNQASJNqOXL1nN7O0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.yale.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.yale.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/getting-help/yale-college-community-care-yc3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/wellness-scholarships" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/getting-help/yale-college-community-care-yc3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam12.safelinks.protection.outlook.com/?url=https%3A%2F%2Feap-member.optum.com%2FRegister%2F49942974-3712-4748-9a3d-e741d546f328&amp;data=05%7C02%7Clisa.kimmel%40yale.edu%7C311019e3e85e4bf2d88c08dc8adb2ca0%7Cdd8cbebb21394df8b4114e3e87abeb5c%7C0%7C0%7C638537921148031701%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=M5GC%2BWZh5yvMRV1%2BnjDrj6wdMyWcCpTr1JDicLAnbzI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askpoorvu@yale.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oregonwraparound.org/wp-content/uploads/2020/02/Tool-Time-Zone-of-Helpfulness.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\jsm97\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\KPB0I18D\&#8226;%09https:\yalehealth.yale.edu\department\mental-health-counseling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://your.yale.edu/work-yale/benefits/yale-signature-benefits/personal-wellness-counseling-session" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\jsm97\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\KPB0I18D\&#8226;%09https:\yalecollege.yale.edu\getting-help\yale-college-community-care-yc3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.yale.edu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam12.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.talkspace.com%2Fconnect&amp;data=05%7C02%7Clisa.kimmel%40yale.edu%7C311019e3e85e4bf2d88c08dc8adb2ca0%7Cdd8cbebb21394df8b4114e3e87abeb5c%7C0%7C0%7C638537921148051472%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=sIbUeIcI0kQWtJeB8RUePn%2BNzQJAStcQqVjVczVVz3I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/get-know-yale-college/directory/residential-college-deans-directory" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/residential-colleges" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalehealth.yale.edu/department/mental-health-counseling" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://your.yale.edu/work-yale/benefits/your-work-life" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam12.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.liveandworkwell.com%2Fen%2Fmember%2Flibrary%2Fself-care.html&amp;data=05%7C02%7Clisa.kimmel%40yale.edu%7C311019e3e85e4bf2d88c08dc8adb2ca0%7Cdd8cbebb21394df8b4114e3e87abeb5c%7C0%7C0%7C638537921148046432%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=aSKaGRqw3qOw35nqfEDp8b6VXeeNQASJNqOXL1nN7O0%3D&amp;reserved=0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.yale.edu/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sas.yale.edu/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/getting-help/yale-college-community-care-yc3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/wellness-scholarships" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalecollege.yale.edu/getting-help/yale-college-community-care-yc3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oregonwraparound.org/wp-content/uploads/2020/02/Tool-Time-Zone-of-Helpfulness.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\jsm97\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\KPB0I18D\&#8226;%09https:\yalehealth.yale.edu\department\mental-health-counseling" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.yale.edu/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam12.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.talkspace.com%2Fconnect&amp;data=05%7C02%7Clisa.kimmel%40yale.edu%7C311019e3e85e4bf2d88c08dc8adb2ca0%7Cdd8cbebb21394df8b4114e3e87abeb5c%7C0%7C0%7C638537921148051472%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=sIbUeIcI0kQWtJeB8RUePn%2BNzQJAStcQqVjVczVVz3I%3D&amp;reserved=0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askpoorvucenter@yale.edu" TargetMode="External" Id="R993a90c8d4b34858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college.yale.edu/getting-help/yale-college-community-care-yc3" TargetMode="External" Id="Rdf71185f810c40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beingwell.yale.edu/emotional-well-being-solutions-through-optum" TargetMode="External" Id="Rad8a85ba39a8424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nam12.safelinks.protection.outlook.com/?url=https%3A%2F%2Feap-member.optum.com%2FRegister%2F49942974-3712-4748-9a3d-e741d546f328&amp;data=05%7C02%7Clisa.kimmel%40yale.edu%7C311019e3e85e4bf2d88c08dc8adb2ca0%7Cdd8cbebb21394df8b4114e3e87abeb5c%7C0%7C0%7C638537921148031701%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=M5GC%2BWZh5yvMRV1%2BnjDrj6wdMyWcCpTr1JDicLAnbzI%3D&amp;reserved=0" TargetMode="External" Id="R2278a7fad4f44186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supportfinder.optum.com/yalesb/login?callbackUrl=%2Fyalesb" TargetMode="External" Id="R5cde20d4d8894cd9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8223,86 +8264,374 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E006072D2E77C438F902640B2164CBC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5464a2cce699734b2a57e582f05777c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be7ddad-4bc8-447c-8c75-513495f0f85a" xmlns:ns3="5c2ac75f-22b6-4071-a4e9-12a424bf65a0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5abffbc8dd527424dc4815005c122a1e" ns2:_="" ns3:_="">
+    <xsd:import namespace="1be7ddad-4bc8-447c-8c75-513495f0f85a"/>
+    <xsd:import namespace="5c2ac75f-22b6-4071-a4e9-12a424bf65a0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be7ddad-4bc8-447c-8c75-513495f0f85a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cd9ce95e-1345-4484-817e-41007f755313" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c2ac75f-22b6-4071-a4e9-12a424bf65a0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7ed8b03b-a76d-4e72-9ed4-ba96be7da59d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5c2ac75f-22b6-4071-a4e9-12a424bf65a0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5c2ac75f-22b6-4071-a4e9-12a424bf65a0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1be7ddad-4bc8-447c-8c75-513495f0f85a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{368262D7-48DA-E24C-8F60-20C95C385452}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFEBA9C2-F2FB-43AC-8DE2-DA77D0594B0D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B71971EF-8A73-48C6-8F71-5AFBA904389F}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D98035-B4EE-4CF4-BDE5-0DAC03312A51}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bailyn, Charles</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>McGurk, Julie</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004E006072D2E77C438F902640B2164CBC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>